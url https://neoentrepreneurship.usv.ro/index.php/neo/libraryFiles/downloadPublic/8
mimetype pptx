--- v0 (2026-05-25)
+++ v1 (2026-07-26)
@@ -1,13361 +1,11628 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/x-fontdata" Extension="fntdata"/>
-[...28 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml" PartName="/ppt/viewProps.xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.ms-powerpoint.presentation.macroEnabled.main+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme5.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme6.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" embedTrueTypeFonts="1" strictFirstAndLastChars="0" saveSubsetFonts="1">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId4"/>
+    <p:sldMasterId id="2147483648" r:id="rId1"/>
+    <p:sldMasterId id="2147483681" r:id="rId2"/>
+    <p:sldMasterId id="2147483688" r:id="rId3"/>
+    <p:sldMasterId id="2147483660" r:id="rId4"/>
+    <p:sldMasterId id="2147483667" r:id="rId5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId5"/>
+    <p:notesMasterId r:id="rId7"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId6"/>
-    <p:sldId id="257" r:id="rId7"/>
-    <p:sldId id="258" r:id="rId8"/>
   </p:sldIdLst>
-  <p:sldSz cy="6858000" cx="12192000"/>
+  <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
-  <p:embeddedFontLst>
-[...5 lines deleted...]
-  </p:embeddedFontLst>
   <p:defaultTextStyle>
-    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...8 lines deleted...]
-      </a:spcAft>
+    <a:defPPr>
+      <a:defRPr lang="lt-LT"/>
     </a:defPPr>
-    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst>
-        <p15:guide id="1" orient="horz" pos="2205">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="2205" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
-        <p15:guide id="2" pos="3817">
+        <p15:guide id="2" pos="3817" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
-    <p:ext uri="GoogleSlidesCustomDataVersion2">
-[...1 lines deleted...]
-    </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:clrMru>
+    <a:srgbClr val="7F73B4"/>
+    <a:srgbClr val="8A9CCF"/>
+    <a:srgbClr val="B091C3"/>
+    <a:srgbClr val="ED3D89"/>
+    <a:srgbClr val="88D0CD"/>
+    <a:srgbClr val="FEF4F8"/>
+    <a:srgbClr val="46B980"/>
+    <a:srgbClr val="AFDFDD"/>
+    <a:srgbClr val="DBF1F0"/>
+    <a:srgbClr val="EDE6F2"/>
+  </p:clrMru>
+  <p:extLst>
+    <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
+      <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
+    </p:ext>
+    <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
+    </p:ext>
+    <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
+    </p:ext>
+  </p:extLst>
+</p:presentationPr>
+</file>
+
+<file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showComments="0">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:normalViewPr>
+    <p:restoredLeft sz="15000" autoAdjust="0"/>
+    <p:restoredTop sz="94660"/>
+  </p:normalViewPr>
   <p:slideViewPr>
-    <p:cSldViewPr snapToGrid="0">
+    <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="100" d="100"/>
-          <a:sy n="100" d="100"/>
+          <a:sx n="104" d="100"/>
+          <a:sy n="104" d="100"/>
         </p:scale>
-        <p:origin x="0" y="0"/>
+        <p:origin x="792" y="108"/>
       </p:cViewPr>
       <p:guideLst>
-        <p:guide pos="2205" orient="horz"/>
+        <p:guide orient="horz" pos="2205"/>
         <p:guide pos="3817"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
+  <p:notesTextViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="1" d="1"/>
+        <a:sy n="1" d="1"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:notesTextViewPr>
+  <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId11" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Play-bold.fntdata"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Play-regular.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme6.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
-      <p:bgPr>
-[...3 lines deleted...]
-      </p:bgPr>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="2" name="Shape 2"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Google Shape;3;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Antraštės vietos rezervavimo ženklas 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="hdr"/>
+            <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="lt-LT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Datos vietos rezervavimo ženklas 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="0"/>
+            <a:ext cx="2971800" cy="458788"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{65967A9A-8B44-4940-B35D-19934A25D237}" type="datetimeFigureOut">
+              <a:rPr lang="lt-LT" smtClean="0"/>
+              <a:t>2025.05.19</a:t>
+            </a:fld>
+            <a:endParaRPr lang="lt-LT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Skaidrės vaizdo vietos rezervavimo ženklas 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-            <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...175 lines deleted...]
-          <a:p/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="lt-LT"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Google Shape;4;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Pastabų vietos rezervavimo ženklas 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3884613" y="0"/>
-            <a:ext cx="2971800" cy="458788"/>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...175 lines deleted...]
-          <a:p/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="lt-LT"/>
+              <a:t>Spustelėkite, kad galėtumėte redaguoti šablono teksto stilius</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="lt-LT"/>
+              <a:t>Antras lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="lt-LT"/>
+              <a:t>Trečias lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="lt-LT"/>
+              <a:t>Ketvirtas lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="lt-LT"/>
+              <a:t>Penktas lygis</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Google Shape;5;n"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="6" name="Poraštės vietos rezervavimo ženklas 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="3" type="sldImg"/>
+            <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="1143000"/>
-[...45 lines deleted...]
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:off x="0" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr lang="lt-LT"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Google Shape;7;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Skaidrės numerio vietos rezervavimo ženklas 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="8685213"/>
+            <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
-[...47 lines deleted...]
-              </a:rPr>
+          <a:p>
+            <a:fld id="{2E0DE9C9-CA2A-4C16-A141-2D53AAA2E774}" type="slidenum">
+              <a:rPr lang="lt-LT" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="lt-LT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1210740963"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
-  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
-    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...24 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster5.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster5.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster5.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster5.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster5.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster5.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
+  <p:cSld name="Title slide">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="84" name="Shape 84"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="85" name="Google Shape;85;p1:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Pavadinimas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0ECFBA9A-6B69-4139-D9C2-FE94B681BE09}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="4400550"/>
-[...4 lines deleted...]
-          </a:prstGeom>
+            <a:off x="838200" y="2499971"/>
+            <a:ext cx="9144000" cy="1006475"/>
+          </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...16 lines deleted...]
-            <a:endParaRPr/>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="6000" b="1"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėję redaguokite stilių</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="86" name="Google Shape;86;p1:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="3" name="Antrinis pavadinimas 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC880899-A00E-C083-324A-7BA565844037}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="1143000"/>
-[...22 lines deleted...]
-        </p:spPr>
+            <a:off x="838200" y="3598522"/>
+            <a:ext cx="9144000" cy="723219"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėkite norėdami redaguoti šablono paantraštės stilių</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Paveikslėlis 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35524F68-0C62-4F10-B95F-84D01CEB8091}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="510807"/>
+            <a:ext cx="4415971" cy="1087008"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Paveikslėlis 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB705751-9AC5-4483-BA13-B127D41AB00A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8421914" y="746133"/>
+            <a:ext cx="2931886" cy="654140"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Paveikslėlis 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B4BF76B-92E0-4867-9A97-D820952B2D80}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect t="77770"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="612924" y="5881969"/>
+            <a:ext cx="11027534" cy="733135"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4053148125"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:notes>
+</p:sldLayout>
 </file>
 
-<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
+  <p:cSld name="Title and image ">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="94" name="Shape 94"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="95" name="Google Shape;95;p2:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Pavadinimas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9768085A-E048-F1A8-D84D-B62B79877B11}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr b="1"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėję redaguokite stilių</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
       </p:sp>
-      <p:sp>
-[...10 lines deleted...]
-            <a:ext cx="5486400" cy="3600450"/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Paveikslėlis 5" descr="Paveikslėlis, kuriame yra Grafika, Šriftas, Spalvingumas, grafinis dizainas&#10;&#10;Automatiškai sugeneruotas aprašymas">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6E98727-52FA-4717-8C61-6A60B42CC7FF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="551531" y="6163971"/>
+            <a:ext cx="1686965" cy="415253"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...37 lines deleted...]
-            <a:ext cx="2971800" cy="458787"/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Paveikslėlis 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF84CB57-A9B6-48F9-88A0-29F6C741DAC5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9953505" y="6176963"/>
+            <a:ext cx="1686964" cy="376383"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...26 lines deleted...]
-      </p:sp>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Paveikslėlis 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E29C8AE3-F09A-4AF2-B0E4-1C1AC169D347}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:alphaModFix amt="35000"/>
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10283546" y="-1736780"/>
+            <a:ext cx="3816907" cy="3636418"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4247109597"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:notes>
+</p:sldLayout>
 </file>
 
-<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+  <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="106" name="Shape 106"/>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Paveikslėlis 4" descr="Paveikslėlis, kuriame yra Grafika, Šriftas, Spalvingumas, grafinis dizainas&#10;&#10;Automatiškai sugeneruotas aprašymas">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36D0A814-1E4F-4309-A41F-4E1EDFE414F9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="551531" y="6163971"/>
+            <a:ext cx="1686965" cy="415253"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Paveikslėlis 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBE5CDBD-22E9-47C8-AD71-CFD688FD30F5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9953505" y="6176963"/>
+            <a:ext cx="1686964" cy="376383"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Paveikslėlis 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A98CBEF-2049-453B-93F2-74DB7F6FCF50}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:alphaModFix amt="35000"/>
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10283546" y="-1736780"/>
+            <a:ext cx="3816907" cy="3636418"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1390037250"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Final slide">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="107" name="Google Shape;107;p3:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Pavadinimas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{239FD0F6-3B48-4697-B034-AC24B7940F5F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:off x="838200" y="3137883"/>
+            <a:ext cx="9144000" cy="1006475"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="6000" b="1"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėję redaguokite stilių</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Paveikslėlis 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9A92BF4-22EA-4CE2-9359-B2244C3653EA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="510807"/>
+            <a:ext cx="4415971" cy="1087008"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Paveikslėlis 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F16C7F8-6C3E-4841-92E9-166BF809851F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8421914" y="746133"/>
+            <a:ext cx="2931886" cy="654140"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Paveikslėlis 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F7D67AB-1289-4E64-8B39-CACF39838EAC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect t="77770"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="612924" y="5881969"/>
+            <a:ext cx="11027534" cy="733135"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3532700868"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
+  <p:cSld name="Title slide">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Paveikslėlis 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3CC6062-65BF-41AA-BA24-A55A734441FE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:alphaModFix amt="20000"/>
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9191476" y="-2627483"/>
+            <a:ext cx="5500914" cy="11001828"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Pavadinimas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0ECFBA9A-6B69-4139-D9C2-FE94B681BE09}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="2499971"/>
+            <a:ext cx="9144000" cy="1006475"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...16 lines deleted...]
-            <a:endParaRPr/>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="6000" b="1"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėję redaguokite stilių</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="108" name="Google Shape;108;p3:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="3" name="Antrinis pavadinimas 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC880899-A00E-C083-324A-7BA565844037}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="1143000"/>
-[...22 lines deleted...]
-        </p:spPr>
+            <a:off x="838200" y="3598522"/>
+            <a:ext cx="9144000" cy="723219"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėkite norėdami redaguoti šablono paantraštės stilių</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Paveikslėlis 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35524F68-0C62-4F10-B95F-84D01CEB8091}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="510807"/>
+            <a:ext cx="4415971" cy="1087008"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Paveikslėlis 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB705751-9AC5-4483-BA13-B127D41AB00A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5613002" y="802305"/>
+            <a:ext cx="2931886" cy="654140"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Paveikslėlis 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B4BF76B-92E0-4867-9A97-D820952B2D80}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect t="77770"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="612924" y="5881970"/>
+            <a:ext cx="10650162" cy="708046"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="715661851"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:notes>
+</p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...45 lines deleted...]
-  <p:cSld name="TITLE">
+<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Content">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="15" name="Shape 15"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="Google Shape;16;p5"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Turinio vietos rezervavimo ženklas 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7AA4F191-426F-79DE-36E9-A59537BC8B5C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ctrTitle"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...2 lines deleted...]
-            <a:ext cx="9144000" cy="2387600"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėkite, kad galėtumėte redaguoti šablono teksto stilius</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Antras lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Trečias lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Ketvirtas lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Penktas lygis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Paveikslėlis 6" descr="Paveikslėlis, kuriame yra Grafika, Šriftas, Spalvingumas, grafinis dizainas&#10;&#10;Automatiškai sugeneruotas aprašymas">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73975A5D-6885-407C-9048-E74FEEDD2E4B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="551531" y="6163971"/>
+            <a:ext cx="1686965" cy="415253"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...130 lines deleted...]
-            <a:ext cx="9144000" cy="1655762"/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Paveikslėlis 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C09722E7-476D-4753-A30C-C3D0E5B78605}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9953505" y="6176963"/>
+            <a:ext cx="1686964" cy="376383"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Pavadinimas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BAF2F9CA-D833-47E6-8DD6-7C5ADB6C2B9B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="ctr">
-[...14 lines deleted...]
-              <a:defRPr sz="2400"/>
+            <a:lvl1pPr>
+              <a:defRPr b="1"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" algn="ctr">
-[...134 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėję redaguokite stilių</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...10 lines deleted...]
-            <a:ext cx="2743200" cy="365125"/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Paveikslėlis 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C6E9068-C05C-49B6-BB3D-EE711F1EDF0D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:alphaModFix amt="5000"/>
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9191476" y="-2627483"/>
+            <a:ext cx="5500914" cy="11001828"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...348 lines deleted...]
-      </p:sp>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1703378747"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="VERTICAL_TEXT">
+<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
+  <p:cSld name="Two content slide">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="72" name="Shape 72"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="73" name="Google Shape;73;p14"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Pavadinimas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EA77859-B94A-14E2-FB5D-02B5AEC6AB23}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="l">
-[...14 lines deleted...]
-              <a:defRPr/>
+            <a:lvl1pPr>
+              <a:defRPr b="1"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėję redaguokite stilių</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="74" name="Google Shape;74;p14"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Turinio vietos rezervavimo ženklas 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18C22F05-DDAA-2292-95A7-6E09401A8CE8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="5400000">
-[...9 lines deleted...]
-          </a:ln>
+          <a:xfrm>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="5181600" cy="4351338"/>
+          </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...157 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėkite, kad galėtumėte redaguoti šablono teksto stilius</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Antras lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Trečias lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Ketvirtas lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Penktas lygis</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="75" name="Google Shape;75;p14"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Turinio vietos rezervavimo ženklas 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED51301D-B730-CFC5-EFA4-605BB6947D2F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="6356350"/>
-            <a:ext cx="2743200" cy="365125"/>
+            <a:off x="6172200" y="1825625"/>
+            <a:ext cx="5181600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="lt-LT"/>
+              <a:t>Spustelėkite, kad galėtumėte redaguoti šablono teksto stilius</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="lt-LT"/>
+              <a:t>Antras lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="lt-LT"/>
+              <a:t>Trečias lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="lt-LT"/>
+              <a:t>Ketvirtas lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="lt-LT"/>
+              <a:t>Penktas lygis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Paveikslėlis 7" descr="Paveikslėlis, kuriame yra Grafika, Šriftas, Spalvingumas, grafinis dizainas&#10;&#10;Automatiškai sugeneruotas aprašymas">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CDE5E75-01F5-4790-98E7-A8A6DFF75F5C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="551531" y="6163971"/>
+            <a:ext cx="1686965" cy="415253"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...123 lines deleted...]
-            <a:ext cx="4114800" cy="365125"/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Paveikslėlis 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71E3907A-56F7-4F9B-90BC-091BAF49EC12}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9953505" y="6176963"/>
+            <a:ext cx="1686964" cy="376383"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...123 lines deleted...]
-            <a:ext cx="2743200" cy="365125"/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Paveikslėlis 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7E4D352-40BE-4629-A29C-485BA37F09C2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:alphaModFix amt="5000"/>
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9191476" y="-2627483"/>
+            <a:ext cx="5500914" cy="11001828"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...90 lines deleted...]
-      </p:sp>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2779699441"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="VERTICAL_TITLE_AND_VERTICAL_TEXT">
+<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
+  <p:cSld name="Title and image ">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="78" name="Shape 78"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="79" name="Google Shape;79;p15"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Pavadinimas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9768085A-E048-F1A8-D84D-B62B79877B11}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...2 lines deleted...]
-            <a:ext cx="5811838" cy="2628900"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr b="1"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėję redaguokite stilių</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Paveikslėlis 5" descr="Paveikslėlis, kuriame yra Grafika, Šriftas, Spalvingumas, grafinis dizainas&#10;&#10;Automatiškai sugeneruotas aprašymas">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6E98727-52FA-4717-8C61-6A60B42CC7FF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="551531" y="6163971"/>
+            <a:ext cx="1686965" cy="415253"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...129 lines deleted...]
-            <a:ext cx="5811838" cy="7734300"/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Paveikslėlis 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF84CB57-A9B6-48F9-88A0-29F6C741DAC5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9953505" y="6176963"/>
+            <a:ext cx="1686964" cy="376383"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...177 lines deleted...]
-            <a:ext cx="2743200" cy="365125"/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Paveikslėlis 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{571F241E-30F9-40C3-8D1A-28C20D0C7DA2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:alphaModFix amt="5000"/>
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9191476" y="-2627483"/>
+            <a:ext cx="5500914" cy="11001828"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...348 lines deleted...]
-      </p:sp>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1255951143"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="OBJECT">
+<file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+  <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="21" name="Shape 21"/>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Paveikslėlis 4" descr="Paveikslėlis, kuriame yra Grafika, Šriftas, Spalvingumas, grafinis dizainas&#10;&#10;Automatiškai sugeneruotas aprašymas">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36D0A814-1E4F-4309-A41F-4E1EDFE414F9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="551531" y="6163971"/>
+            <a:ext cx="1686965" cy="415253"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Paveikslėlis 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBE5CDBD-22E9-47C8-AD71-CFD688FD30F5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9953505" y="6176963"/>
+            <a:ext cx="1686964" cy="376383"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Paveikslėlis 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05456B8B-03A6-4AD2-9023-5ECF3A18A579}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:alphaModFix amt="5000"/>
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9191476" y="-2627483"/>
+            <a:ext cx="5500914" cy="11001828"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2889794909"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Final slide">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="22" name="Google Shape;22;p6"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Pavadinimas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{239FD0F6-3B48-4697-B034-AC24B7940F5F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="365125"/>
-            <a:ext cx="10515600" cy="1325563"/>
+            <a:off x="838200" y="3137883"/>
+            <a:ext cx="9144000" cy="1006475"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="6000" b="1"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėję redaguokite stilių</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Paveikslėlis 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9A92BF4-22EA-4CE2-9359-B2244C3653EA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="510807"/>
+            <a:ext cx="4415971" cy="1087008"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...129 lines deleted...]
-            <a:ext cx="10515600" cy="4351338"/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Paveikslėlis 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F16C7F8-6C3E-4841-92E9-166BF809851F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8421914" y="746133"/>
+            <a:ext cx="2931886" cy="654140"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...177 lines deleted...]
-            <a:ext cx="2743200" cy="365125"/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Paveikslėlis 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F7D67AB-1289-4E64-8B39-CACF39838EAC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect t="77770"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="612924" y="5881969"/>
+            <a:ext cx="11027534" cy="733135"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...348 lines deleted...]
-      </p:sp>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2907714764"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="SECTION_HEADER">
+<file path=ppt/slideLayouts/slideLayout19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
+  <p:cSld name="Title slide">
+    <p:bg>
+      <p:bgPr>
+        <a:gradFill flip="none" rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:srgbClr val="ED3D89"/>
+            </a:gs>
+            <a:gs pos="46000">
+              <a:srgbClr val="ED3D89"/>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:srgbClr val="B091C3"/>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="8100000" scaled="1"/>
+          <a:tileRect/>
+        </a:gradFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="27" name="Shape 27"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="28" name="Google Shape;28;p7"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Pavadinimas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0ECFBA9A-6B69-4139-D9C2-FE94B681BE09}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="831850" y="1709738"/>
-[...8 lines deleted...]
-          </a:ln>
+            <a:off x="838200" y="2499971"/>
+            <a:ext cx="9144000" cy="1006475"/>
+          </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="l">
-[...15 lines deleted...]
-              <a:defRPr sz="6000"/>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="6000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėję redaguokite stilių</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="29" name="Google Shape;29;p7"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Antrinis pavadinimas 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC880899-A00E-C083-324A-7BA565844037}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="831850" y="4589463"/>
-            <a:ext cx="10515600" cy="1500187"/>
+            <a:off x="838200" y="3598522"/>
+            <a:ext cx="9144000" cy="723219"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėkite norėdami redaguoti šablono paantraštės stilių</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Paveikslėlis 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FA0677B-B7E6-4E5A-B245-8456F60273DF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect b="16577"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="568279"/>
+            <a:ext cx="4415971" cy="1115378"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...213 lines deleted...]
-            <a:ext cx="2743200" cy="365125"/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Paveikslėlis 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5C86098-553D-4D9F-9E4A-125A5F6FB20C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect t="81833"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="693057" y="6006417"/>
+            <a:ext cx="11143647" cy="612945"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...123 lines deleted...]
-            <a:ext cx="4114800" cy="365125"/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Paveikslėlis 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE7EC407-1AA4-4C7B-B4B1-DFEA5A533D3A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8421914" y="731284"/>
+            <a:ext cx="2931886" cy="654140"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...219 lines deleted...]
-      </p:sp>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4143120955"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="TWO_OBJECTS">
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Content">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="33" name="Shape 33"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="34" name="Google Shape;34;p8"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Turinio vietos rezervavimo ženklas 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7AA4F191-426F-79DE-36E9-A59537BC8B5C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėkite, kad galėtumėte redaguoti šablono teksto stilius</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Antras lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Trečias lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Ketvirtas lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Penktas lygis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Paveikslėlis 6" descr="Paveikslėlis, kuriame yra Grafika, Šriftas, Spalvingumas, grafinis dizainas&#10;&#10;Automatiškai sugeneruotas aprašymas">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73975A5D-6885-407C-9048-E74FEEDD2E4B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="551531" y="6163971"/>
+            <a:ext cx="1686965" cy="415253"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Paveikslėlis 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C09722E7-476D-4753-A30C-C3D0E5B78605}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9953505" y="6176963"/>
+            <a:ext cx="1686964" cy="376383"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Pavadinimas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BAF2F9CA-D833-47E6-8DD6-7C5ADB6C2B9B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="365125"/>
+            <a:off x="839788" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="l">
-[...14 lines deleted...]
-              <a:defRPr/>
+            <a:lvl1pPr>
+              <a:defRPr b="1"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
-[...730 lines deleted...]
-            <a:endParaRPr/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėję redaguokite stilių</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2354640703"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="TWO_OBJECTS_WITH_TEXT">
+<file path=ppt/slideLayouts/slideLayout20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Content">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="40" name="Shape 40"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="41" name="Google Shape;41;p9"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Turinio vietos rezervavimo ženklas 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7AA4F191-426F-79DE-36E9-A59537BC8B5C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėkite, kad galėtumėte redaguoti šablono teksto stilius</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Antras lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Trečias lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Ketvirtas lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Penktas lygis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Pavadinimas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BAF2F9CA-D833-47E6-8DD6-7C5ADB6C2B9B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėję redaguokite stilių</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Paveikslėlis 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73414CAC-17D8-49C6-9F96-026C96B8C90D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect b="19834"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="551531" y="6157528"/>
+            <a:ext cx="1710849" cy="415253"/>
+          </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...129 lines deleted...]
-            <a:ext cx="5157787" cy="823912"/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Paveikslėlis 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62DBBFAA-AF2B-4F1C-83A6-533C3BFD2485}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9666837" y="6186680"/>
+            <a:ext cx="1686963" cy="376383"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...1080 lines deleted...]
-      </p:sp>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2762388938"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="TITLE_ONLY">
+<file path=ppt/slideLayouts/slideLayout21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
+  <p:cSld name="Two content slide">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="49" name="Shape 49"/>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Paveikslėlis 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E77143AE-E594-4E32-9B63-75F5923B604B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect b="19834"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="551531" y="6157528"/>
+            <a:ext cx="1710849" cy="415253"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Paveikslėlis 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30247243-B365-43CC-BEC9-7FCD54EC9ED4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9666837" y="6186680"/>
+            <a:ext cx="1686963" cy="376383"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Pavadinimas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EA77859-B94A-14E2-FB5D-02B5AEC6AB23}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėję redaguokite stilių</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Turinio vietos rezervavimo ženklas 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18C22F05-DDAA-2292-95A7-6E09401A8CE8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="5181600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėkite, kad galėtumėte redaguoti šablono teksto stilius</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Antras lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Trečias lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Ketvirtas lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Penktas lygis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Turinio vietos rezervavimo ženklas 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED51301D-B730-CFC5-EFA4-605BB6947D2F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1825625"/>
+            <a:ext cx="5181600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėkite, kad galėtumėte redaguoti šablono teksto stilius</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Antras lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Trečias lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Ketvirtas lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Penktas lygis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2552967726"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
+  <p:cSld name="Title and image ">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Paveikslėlis 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9D3301B-2B6B-4358-9927-20B9BDB9ECB5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect b="19834"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="551531" y="6157528"/>
+            <a:ext cx="1710849" cy="415253"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Paveikslėlis 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F2EDE30-EFBF-4BC3-AC0D-6D92B430C80D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9666837" y="6186680"/>
+            <a:ext cx="1686963" cy="376383"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Pavadinimas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9768085A-E048-F1A8-D84D-B62B79877B11}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėję redaguokite stilių</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3961787109"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+  <p:cSld name="Blank">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Paveikslėlis 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E59C4E8-3855-4610-A118-5DCFA85495C1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect b="19834"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="551531" y="6157528"/>
+            <a:ext cx="1710849" cy="415253"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Paveikslėlis 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD0C66EC-E25F-439A-A575-A314107750D6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9666837" y="6186680"/>
+            <a:ext cx="1686963" cy="376383"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="288733711"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Final slide">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Paveikslėlis 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58C64253-3696-4C4F-9D26-4587D2276C12}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect b="16577"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="568279"/>
+            <a:ext cx="4415971" cy="1115378"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Paveikslėlis 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C99826F-E617-40E3-B8CF-C101C0CBEFC9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect t="81833"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="693057" y="6006417"/>
+            <a:ext cx="11143647" cy="612945"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Paveikslėlis 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54FCED86-61D4-452A-9B2B-2412DF5B1D73}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8421914" y="731284"/>
+            <a:ext cx="2931886" cy="654140"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Pavadinimas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{239FD0F6-3B48-4697-B034-AC24B7940F5F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="3137883"/>
+            <a:ext cx="9144000" cy="1006475"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="6000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėję redaguokite stilių</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="85088150"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
+  <p:cSld name="Title slide">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="50" name="Google Shape;50;p10"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Pavadinimas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0ECFBA9A-6B69-4139-D9C2-FE94B681BE09}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="365125"/>
-[...8 lines deleted...]
-          </a:ln>
+            <a:off x="838200" y="2499971"/>
+            <a:ext cx="9144000" cy="1006475"/>
+          </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="l">
-[...14 lines deleted...]
-              <a:defRPr/>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="6000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėję redaguokite stilių</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="51" name="Google Shape;51;p10"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Antrinis pavadinimas 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC880899-A00E-C083-324A-7BA565844037}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="6356350"/>
-            <a:ext cx="2743200" cy="365125"/>
+            <a:off x="838200" y="3598522"/>
+            <a:ext cx="9144000" cy="723219"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėkite norėdami redaguoti šablono paantraštės stilių</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Paveikslėlis 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FA0677B-B7E6-4E5A-B245-8456F60273DF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect b="16577"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="568279"/>
+            <a:ext cx="4415971" cy="1115378"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...123 lines deleted...]
-            <a:ext cx="4114800" cy="365125"/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Paveikslėlis 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5C86098-553D-4D9F-9E4A-125A5F6FB20C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect t="81833"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="693057" y="6006417"/>
+            <a:ext cx="11143647" cy="612945"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...123 lines deleted...]
-            <a:ext cx="2743200" cy="365125"/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Paveikslėlis 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE7EC407-1AA4-4C7B-B4B1-DFEA5A533D3A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8421914" y="731284"/>
+            <a:ext cx="2931886" cy="654140"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...90 lines deleted...]
-      </p:sp>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2834975199"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="BLANK">
+<file path=ppt/slideLayouts/slideLayout26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Content">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="54" name="Shape 54"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="55" name="Google Shape;55;p11"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Turinio vietos rezervavimo ženklas 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7AA4F191-426F-79DE-36E9-A59537BC8B5C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="l">
-[...8 lines deleted...]
-              <a:defRPr/>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" algn="l">
-[...8 lines deleted...]
-              <a:defRPr/>
+            <a:lvl2pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2" algn="l">
-[...8 lines deleted...]
-              <a:defRPr/>
+            <a:lvl3pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3" algn="l">
-[...8 lines deleted...]
-              <a:defRPr/>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4" algn="l">
-[...8 lines deleted...]
-              <a:defRPr/>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5" algn="l">
-[...42 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėkite, kad galėtumėte redaguoti šablono teksto stilius</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Antras lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Trečias lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Ketvirtas lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Penktas lygis</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="56" name="Google Shape;56;p11"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="9" name="Pavadinimas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BAF2F9CA-D833-47E6-8DD6-7C5ADB6C2B9B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4038600" y="6356350"/>
-            <a:ext cx="4114800" cy="365125"/>
+            <a:off x="839788" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėję redaguokite stilių</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Paveikslėlis 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73414CAC-17D8-49C6-9F96-026C96B8C90D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect b="19834"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="551531" y="6157528"/>
+            <a:ext cx="1710849" cy="415253"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...123 lines deleted...]
-            <a:ext cx="2743200" cy="365125"/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Paveikslėlis 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62DBBFAA-AF2B-4F1C-83A6-533C3BFD2485}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9666837" y="6186680"/>
+            <a:ext cx="1686963" cy="376383"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...90 lines deleted...]
-      </p:sp>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1476124718"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="OBJECT_WITH_CAPTION_TEXT">
+<file path=ppt/slideLayouts/slideLayout27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
+  <p:cSld name="Two content slide">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="58" name="Shape 58"/>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Paveikslėlis 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E77143AE-E594-4E32-9B63-75F5923B604B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect b="19834"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="551531" y="6157528"/>
+            <a:ext cx="1710849" cy="415253"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Paveikslėlis 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30247243-B365-43CC-BEC9-7FCD54EC9ED4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9666837" y="6186680"/>
+            <a:ext cx="1686963" cy="376383"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Pavadinimas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EA77859-B94A-14E2-FB5D-02B5AEC6AB23}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėję redaguokite stilių</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Turinio vietos rezervavimo ženklas 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18C22F05-DDAA-2292-95A7-6E09401A8CE8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="5181600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėkite, kad galėtumėte redaguoti šablono teksto stilius</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Antras lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Trečias lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Ketvirtas lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Penktas lygis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Turinio vietos rezervavimo ženklas 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED51301D-B730-CFC5-EFA4-605BB6947D2F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1825625"/>
+            <a:ext cx="5181600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėkite, kad galėtumėte redaguoti šablono teksto stilius</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Antras lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Trečias lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Ketvirtas lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Penktas lygis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3954027065"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
+  <p:cSld name="Title and image ">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Paveikslėlis 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9D3301B-2B6B-4358-9927-20B9BDB9ECB5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect b="19834"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="551531" y="6157528"/>
+            <a:ext cx="1710849" cy="415253"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Paveikslėlis 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F2EDE30-EFBF-4BC3-AC0D-6D92B430C80D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9666837" y="6186680"/>
+            <a:ext cx="1686963" cy="376383"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Pavadinimas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9768085A-E048-F1A8-D84D-B62B79877B11}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėję redaguokite stilių</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="920580769"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+  <p:cSld name="Blank">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Paveikslėlis 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E59C4E8-3855-4610-A118-5DCFA85495C1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect b="19834"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="551531" y="6157528"/>
+            <a:ext cx="1710849" cy="415253"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Paveikslėlis 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD0C66EC-E25F-439A-A575-A314107750D6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9666837" y="6186680"/>
+            <a:ext cx="1686963" cy="376383"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1565921011"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
+  <p:cSld name="Two content slide">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="59" name="Google Shape;59;p12"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Pavadinimas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EA77859-B94A-14E2-FB5D-02B5AEC6AB23}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" algn="l">
-[...15 lines deleted...]
-              <a:defRPr sz="3200"/>
+            <a:lvl1pPr>
+              <a:defRPr b="1"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
-[...86 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėję redaguokite stilių</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="60" name="Google Shape;60;p12"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Turinio vietos rezervavimo ženklas 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18C22F05-DDAA-2292-95A7-6E09401A8CE8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5183188" y="987425"/>
-[...8 lines deleted...]
-          </a:ln>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="5181600" cy="4351338"/>
+          </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...157 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėkite, kad galėtumėte redaguoti šablono teksto stilius</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Antras lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Trečias lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Ketvirtas lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Penktas lygis</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="61" name="Google Shape;61;p12"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="Turinio vietos rezervavimo ženklas 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED51301D-B730-CFC5-EFA4-605BB6947D2F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="2057400"/>
-            <a:ext cx="3932237" cy="3811588"/>
+            <a:off x="6172200" y="1825625"/>
+            <a:ext cx="5181600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="lt-LT"/>
+              <a:t>Spustelėkite, kad galėtumėte redaguoti šablono teksto stilius</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="lt-LT"/>
+              <a:t>Antras lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="lt-LT"/>
+              <a:t>Trečias lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="lt-LT"/>
+              <a:t>Ketvirtas lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="lt-LT"/>
+              <a:t>Penktas lygis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Paveikslėlis 7" descr="Paveikslėlis, kuriame yra Grafika, Šriftas, Spalvingumas, grafinis dizainas&#10;&#10;Automatiškai sugeneruotas aprašymas">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CDE5E75-01F5-4790-98E7-A8A6DFF75F5C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="551531" y="6163971"/>
+            <a:ext cx="1686965" cy="415253"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...177 lines deleted...]
-            <a:ext cx="2743200" cy="365125"/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Paveikslėlis 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71E3907A-56F7-4F9B-90BC-091BAF49EC12}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9953505" y="6176963"/>
+            <a:ext cx="1686964" cy="376383"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...348 lines deleted...]
-      </p:sp>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1966484523"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="PICTURE_WITH_CAPTION_TEXT">
+<file path=ppt/slideLayouts/slideLayout30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Final slide">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="65" name="Shape 65"/>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Paveikslėlis 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58C64253-3696-4C4F-9D26-4587D2276C12}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect b="16577"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="568279"/>
+            <a:ext cx="4415971" cy="1115378"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Paveikslėlis 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C99826F-E617-40E3-B8CF-C101C0CBEFC9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect t="81833"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="693057" y="6006417"/>
+            <a:ext cx="11143647" cy="612945"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Paveikslėlis 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54FCED86-61D4-452A-9B2B-2412DF5B1D73}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8421914" y="731284"/>
+            <a:ext cx="2931886" cy="654140"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Pavadinimas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{239FD0F6-3B48-4697-B034-AC24B7940F5F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="3137883"/>
+            <a:ext cx="9144000" cy="1006475"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="6000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėję redaguokite stilių</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3824000437"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
+  <p:cSld name="Title and image ">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="66" name="Google Shape;66;p13"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Pavadinimas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9768085A-E048-F1A8-D84D-B62B79877B11}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...2 lines deleted...]
-            <a:ext cx="3932237" cy="1600200"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr b="1"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėję redaguokite stilių</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Paveikslėlis 5" descr="Paveikslėlis, kuriame yra Grafika, Šriftas, Spalvingumas, grafinis dizainas&#10;&#10;Automatiškai sugeneruotas aprašymas">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6E98727-52FA-4717-8C61-6A60B42CC7FF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="551531" y="6163971"/>
+            <a:ext cx="1686965" cy="415253"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...130 lines deleted...]
-            <a:ext cx="6172200" cy="4873625"/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Paveikslėlis 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF84CB57-A9B6-48F9-88A0-29F6C741DAC5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9953505" y="6176963"/>
+            <a:ext cx="1686964" cy="376383"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...553 lines deleted...]
-      </p:sp>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3519133562"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+  <p:cSld name="Blank">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Paveikslėlis 4" descr="Paveikslėlis, kuriame yra Grafika, Šriftas, Spalvingumas, grafinis dizainas&#10;&#10;Automatiškai sugeneruotas aprašymas">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36D0A814-1E4F-4309-A41F-4E1EDFE414F9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="551531" y="6163971"/>
+            <a:ext cx="1686965" cy="415253"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Paveikslėlis 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBE5CDBD-22E9-47C8-AD71-CFD688FD30F5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9953505" y="6176963"/>
+            <a:ext cx="1686964" cy="376383"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3803763181"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-    </p:bg>
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Final slide">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="9" name="Shape 9"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Google Shape;10;p4"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Pavadinimas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{239FD0F6-3B48-4697-B034-AC24B7940F5F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="365125"/>
-            <a:ext cx="10515600" cy="1325563"/>
+            <a:off x="838200" y="3137883"/>
+            <a:ext cx="9144000" cy="1006475"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="6000" b="1"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėję redaguokite stilių</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Paveikslėlis 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9A92BF4-22EA-4CE2-9359-B2244C3653EA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="510807"/>
+            <a:ext cx="4415971" cy="1087008"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...138 lines deleted...]
-            <a:ext cx="10515600" cy="4351338"/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Paveikslėlis 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F16C7F8-6C3E-4841-92E9-166BF809851F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8421914" y="746133"/>
+            <a:ext cx="2931886" cy="654140"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...258 lines deleted...]
-            <a:ext cx="2743200" cy="365125"/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Paveikslėlis 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F7D67AB-1289-4E64-8B39-CACF39838EAC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect t="77770"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="612924" y="5881969"/>
+            <a:ext cx="11027534" cy="733135"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...564 lines deleted...]
-      </p:sp>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4130393255"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
-  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
-[...703 lines deleted...]
-</p:sldMaster>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...13 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
+  <p:cSld name="Title slide">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="87" name="Shape 87"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="88" name="Google Shape;88;p1"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Pavadinimas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0ECFBA9A-6B69-4139-D9C2-FE94B681BE09}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1378490" y="2936045"/>
-[...8 lines deleted...]
-          </a:ln>
+            <a:off x="838200" y="2499971"/>
+            <a:ext cx="9144000" cy="1006475"/>
+          </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...18 lines deleted...]
-              <a:buFont typeface="Calibri"/>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="6000" b="1"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėję redaguokite stilių</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Antrinis pavadinimas 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC880899-A00E-C083-324A-7BA565844037}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="3598522"/>
+            <a:ext cx="9144000" cy="723219"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
               <a:buNone/>
-            </a:pPr>
-[...14 lines deleted...]
-            </a:endParaRPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėkite norėdami redaguoti šablono paantraštės stilių</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Paveikslėlis, kuriame yra Grafika, Šriftas, Spalvingumas, grafinis dizainas&#10;&#10;Automatiškai sugeneruotas aprašymas" id="89" name="Google Shape;89;p1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="8" name="Paveikslėlis 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35524F68-0C62-4F10-B95F-84D01CEB8091}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...1 lines deleted...]
-            <a:alphaModFix/>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
-          <a:stretch/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="723530" y="735694"/>
-            <a:ext cx="2455382" cy="604402"/>
+            <a:off x="838200" y="510807"/>
+            <a:ext cx="4415971" cy="1087008"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...51 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A colorful letters on a black background&#10;&#10;Description automatically generated" id="91" name="Google Shape;91;p1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="10" name="Paveikslėlis 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB705751-9AC5-4483-BA13-B127D41AB00A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5613002" y="802305"/>
+            <a:ext cx="2931886" cy="654140"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Paveikslėlis 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B4BF76B-92E0-4867-9A97-D820952B2D80}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
-            <a:alphaModFix/>
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="-1" r="-1501" t="81943"/>
+          <a:srcRect t="77770"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="723530" y="6101427"/>
-            <a:ext cx="10744940" cy="571667"/>
+            <a:off x="612924" y="5881969"/>
+            <a:ext cx="11027534" cy="733135"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="92" name="Google Shape;92;p1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="5" name="Paveikslėlis 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF4D09D0-9381-405D-91CA-02058E775AD9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix amt="35000"/>
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect t="32735" r="25589"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2708954" cy="5850384"/>
+          <a:xfrm rot="179509">
+            <a:off x="10494107" y="-325346"/>
+            <a:ext cx="2292702" cy="1980793"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...29 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4116339468"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:sld>
+</p:sldLayout>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Content">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="98" name="Shape 98"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="99" name="Google Shape;99;p2"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Turinio vietos rezervavimo ženklas 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7AA4F191-426F-79DE-36E9-A59537BC8B5C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėkite, kad galėtumėte redaguoti šablono teksto stilius</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Antras lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Trečias lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Ketvirtas lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Penktas lygis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Paveikslėlis 6" descr="Paveikslėlis, kuriame yra Grafika, Šriftas, Spalvingumas, grafinis dizainas&#10;&#10;Automatiškai sugeneruotas aprašymas">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73975A5D-6885-407C-9048-E74FEEDD2E4B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="551531" y="6163971"/>
+            <a:ext cx="1686965" cy="415253"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Paveikslėlis 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C09722E7-476D-4753-A30C-C3D0E5B78605}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9953505" y="6176963"/>
+            <a:ext cx="1686964" cy="376383"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Pavadinimas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BAF2F9CA-D833-47E6-8DD6-7C5ADB6C2B9B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="949248" y="1393049"/>
-[...10 lines deleted...]
-          </a:ln>
+            <a:off x="839788" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...97 lines deleted...]
-            </a:endParaRPr>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr b="1"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėję redaguokite stilių</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Paveikslėlis, kuriame yra Grafika, Šriftas, Spalvingumas, grafinis dizainas&#10;&#10;Automatiškai sugeneruotas aprašymas" id="101" name="Google Shape;101;p2"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="4" name="Paveikslėlis 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{439E5A76-0DF7-40BB-977A-82EA4318AF6E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...1 lines deleted...]
-            <a:alphaModFix/>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:alphaModFix amt="35000"/>
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
-          <a:stretch/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="725702" y="484548"/>
-            <a:ext cx="2235268" cy="550220"/>
+            <a:off x="10283546" y="-1736780"/>
+            <a:ext cx="3816907" cy="3636418"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...184 lines deleted...]
-      </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="671258038"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:sld>
+</p:sldLayout>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
+  <p:cSld name="Two content slide">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="109" name="Shape 109"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="110" name="Google Shape;110;p3"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Pavadinimas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EA77859-B94A-14E2-FB5D-02B5AEC6AB23}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...38 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr b="1"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėję redaguokite stilių</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="111" name="Google Shape;111;p3"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="Turinio vietos rezervavimo ženklas 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18C22F05-DDAA-2292-95A7-6E09401A8CE8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8950419" y="4555084"/>
-[...36 lines deleted...]
-        </p:spPr>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="5181600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėkite, kad galėtumėte redaguoti šablono teksto stilius</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Antras lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Trečias lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Ketvirtas lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Penktas lygis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="112" name="Google Shape;112;p3"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="4" name="Turinio vietos rezervavimo ženklas 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED51301D-B730-CFC5-EFA4-605BB6947D2F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8624365" y="1580823"/>
-[...36 lines deleted...]
-        </p:spPr>
+            <a:off x="6172200" y="1825625"/>
+            <a:ext cx="5181600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="lt-LT"/>
+              <a:t>Spustelėkite, kad galėtumėte redaguoti šablono teksto stilius</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="lt-LT"/>
+              <a:t>Antras lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="lt-LT"/>
+              <a:t>Trečias lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="lt-LT"/>
+              <a:t>Ketvirtas lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="lt-LT"/>
+              <a:t>Penktas lygis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Paveikslėlis, kuriame yra Grafika, Šriftas, Spalvingumas, grafinis dizainas&#10;&#10;Automatiškai sugeneruotas aprašymas" id="113" name="Google Shape;113;p3"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="8" name="Paveikslėlis 7" descr="Paveikslėlis, kuriame yra Grafika, Šriftas, Spalvingumas, grafinis dizainas&#10;&#10;Automatiškai sugeneruotas aprašymas">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CDE5E75-01F5-4790-98E7-A8A6DFF75F5C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...1 lines deleted...]
-            <a:alphaModFix/>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
-          <a:stretch/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="791057" y="616928"/>
-            <a:ext cx="3345643" cy="823543"/>
+            <a:off x="551531" y="6163971"/>
+            <a:ext cx="1686965" cy="415253"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="114" name="Google Shape;114;p3"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="9" name="Paveikslėlis 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71E3907A-56F7-4F9B-90BC-091BAF49EC12}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...1 lines deleted...]
-            <a:alphaModFix/>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
-          <a:stretch/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8424291" y="666867"/>
-            <a:ext cx="2976652" cy="664128"/>
+            <a:off x="9953505" y="6176963"/>
+            <a:ext cx="1686964" cy="376383"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A colorful letters on a black background&#10;&#10;Description automatically generated" id="115" name="Google Shape;115;p3"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="7" name="Paveikslėlis 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{257762E2-DE5B-4AED-A07C-1F073558614D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...1 lines deleted...]
-            <a:alphaModFix/>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:alphaModFix amt="35000"/>
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
           </a:blip>
-          <a:srcRect b="0" l="-1" r="-1501" t="81943"/>
-          <a:stretch/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="723530" y="6101427"/>
-            <a:ext cx="10744940" cy="571667"/>
+            <a:off x="10283546" y="-1736780"/>
+            <a:ext cx="3816907" cy="3636418"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="93255318"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Pavadinimo vietos rezervavimo ženklas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3997DFA3-EC18-C1C1-0E24-DDC415EAB6AD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT"/>
+              <a:t>Spustelėję redaguokite stilių</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Teksto vietos rezervavimo ženklas 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4778A465-BEF1-7356-8D2F-E2665AB5BB05}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="10515600" cy="4351338"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėkite, kad galėtumėte redaguoti šablono teksto stilius</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Antras lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Trečias lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Ketvirtas lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Penktas lygis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Datos vietos rezervavimo ženklas 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D9D13B1-9B8E-FE97-65BA-51C6C7C1C5FF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{445ED4F4-CF5B-4712-91FD-674328902737}" type="datetimeFigureOut">
+              <a:rPr lang="lt-LT" smtClean="0"/>
+              <a:t>2025.05.19</a:t>
+            </a:fld>
+            <a:endParaRPr lang="lt-LT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Poraštės vietos rezervavimo ženklas 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB382E38-FE44-DD1A-8474-2A68D387143B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4038600" y="6356350"/>
+            <a:ext cx="4114800" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="lt-LT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Skaidrės numerio vietos rezervavimo ženklas 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABCF3820-E77E-1619-7F49-FE4D5B9FB7EB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8610600" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{09D6DBC3-CF9F-4B0E-A450-84DB3095F572}" type="slidenum">
+              <a:rPr lang="lt-LT" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="lt-LT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1234586546"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147483649" r:id="rId1"/>
+    <p:sldLayoutId id="2147483650" r:id="rId2"/>
+    <p:sldLayoutId id="2147483652" r:id="rId3"/>
+    <p:sldLayoutId id="2147483654" r:id="rId4"/>
+    <p:sldLayoutId id="2147483655" r:id="rId5"/>
+    <p:sldLayoutId id="2147483659" r:id="rId6"/>
+  </p:sldLayoutIdLst>
+  <p:txStyles>
+    <p:titleStyle>
+      <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:buNone/>
+        <a:defRPr sz="4400" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mj-lt"/>
+          <a:ea typeface="+mj-ea"/>
+          <a:cs typeface="+mj-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2400" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr>
+        <a:defRPr lang="lt-LT"/>
+      </a:defPPr>
+      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:otherStyle>
+  </p:txStyles>
+</p:sldMaster>
+</file>
+
+<file path=ppt/slideMasters/slideMaster2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld>
+    <p:bg>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Pavadinimo vietos rezervavimo ženklas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3997DFA3-EC18-C1C1-0E24-DDC415EAB6AD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT"/>
+              <a:t>Spustelėję redaguokite stilių</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Teksto vietos rezervavimo ženklas 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4778A465-BEF1-7356-8D2F-E2665AB5BB05}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="10515600" cy="4351338"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="lt-LT"/>
+              <a:t>Spustelėkite, kad galėtumėte redaguoti šablono teksto stilius</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="lt-LT"/>
+              <a:t>Antras lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="lt-LT"/>
+              <a:t>Trečias lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="lt-LT"/>
+              <a:t>Ketvirtas lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="lt-LT"/>
+              <a:t>Penktas lygis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Datos vietos rezervavimo ženklas 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D9D13B1-9B8E-FE97-65BA-51C6C7C1C5FF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{445ED4F4-CF5B-4712-91FD-674328902737}" type="datetimeFigureOut">
+              <a:rPr lang="lt-LT" smtClean="0"/>
+              <a:t>2025.05.19</a:t>
+            </a:fld>
+            <a:endParaRPr lang="lt-LT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Poraštės vietos rezervavimo ženklas 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB382E38-FE44-DD1A-8474-2A68D387143B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4038600" y="6356350"/>
+            <a:ext cx="4114800" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="lt-LT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Skaidrės numerio vietos rezervavimo ženklas 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABCF3820-E77E-1619-7F49-FE4D5B9FB7EB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8610600" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{09D6DBC3-CF9F-4B0E-A450-84DB3095F572}" type="slidenum">
+              <a:rPr lang="lt-LT" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="lt-LT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1165341373"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147483682" r:id="rId1"/>
+    <p:sldLayoutId id="2147483683" r:id="rId2"/>
+    <p:sldLayoutId id="2147483684" r:id="rId3"/>
+    <p:sldLayoutId id="2147483685" r:id="rId4"/>
+    <p:sldLayoutId id="2147483686" r:id="rId5"/>
+    <p:sldLayoutId id="2147483687" r:id="rId6"/>
+  </p:sldLayoutIdLst>
+  <p:txStyles>
+    <p:titleStyle>
+      <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:buNone/>
+        <a:defRPr sz="4400" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mj-lt"/>
+          <a:ea typeface="+mj-ea"/>
+          <a:cs typeface="+mj-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2400" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr>
+        <a:defRPr lang="lt-LT"/>
+      </a:defPPr>
+      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:otherStyle>
+  </p:txStyles>
+</p:sldMaster>
+</file>
+
+<file path=ppt/slideMasters/slideMaster3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld>
+    <p:bg>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Pavadinimo vietos rezervavimo ženklas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3997DFA3-EC18-C1C1-0E24-DDC415EAB6AD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT"/>
+              <a:t>Spustelėję redaguokite stilių</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Teksto vietos rezervavimo ženklas 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4778A465-BEF1-7356-8D2F-E2665AB5BB05}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="10515600" cy="4351338"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="lt-LT"/>
+              <a:t>Spustelėkite, kad galėtumėte redaguoti šablono teksto stilius</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="lt-LT"/>
+              <a:t>Antras lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="lt-LT"/>
+              <a:t>Trečias lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="lt-LT"/>
+              <a:t>Ketvirtas lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="lt-LT"/>
+              <a:t>Penktas lygis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Datos vietos rezervavimo ženklas 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D9D13B1-9B8E-FE97-65BA-51C6C7C1C5FF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{445ED4F4-CF5B-4712-91FD-674328902737}" type="datetimeFigureOut">
+              <a:rPr lang="lt-LT" smtClean="0"/>
+              <a:t>2025.05.19</a:t>
+            </a:fld>
+            <a:endParaRPr lang="lt-LT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Poraštės vietos rezervavimo ženklas 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB382E38-FE44-DD1A-8474-2A68D387143B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4038600" y="6356350"/>
+            <a:ext cx="4114800" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="lt-LT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Skaidrės numerio vietos rezervavimo ženklas 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABCF3820-E77E-1619-7F49-FE4D5B9FB7EB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8610600" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{09D6DBC3-CF9F-4B0E-A450-84DB3095F572}" type="slidenum">
+              <a:rPr lang="lt-LT" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="lt-LT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3178763588"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147483689" r:id="rId1"/>
+    <p:sldLayoutId id="2147483690" r:id="rId2"/>
+    <p:sldLayoutId id="2147483691" r:id="rId3"/>
+    <p:sldLayoutId id="2147483692" r:id="rId4"/>
+    <p:sldLayoutId id="2147483693" r:id="rId5"/>
+    <p:sldLayoutId id="2147483694" r:id="rId6"/>
+  </p:sldLayoutIdLst>
+  <p:txStyles>
+    <p:titleStyle>
+      <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:buNone/>
+        <a:defRPr sz="4400" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mj-lt"/>
+          <a:ea typeface="+mj-ea"/>
+          <a:cs typeface="+mj-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2400" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr>
+        <a:defRPr lang="lt-LT"/>
+      </a:defPPr>
+      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:otherStyle>
+  </p:txStyles>
+</p:sldMaster>
+</file>
+
+<file path=ppt/slideMasters/slideMaster4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:srgbClr val="ED3D89"/>
+            </a:gs>
+            <a:gs pos="46000">
+              <a:srgbClr val="ED3D89"/>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:srgbClr val="B091C3"/>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="8100000" scaled="1"/>
+        </a:gradFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Pavadinimo vietos rezervavimo ženklas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3997DFA3-EC18-C1C1-0E24-DDC415EAB6AD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėję redaguokite stilių</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Teksto vietos rezervavimo ženklas 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4778A465-BEF1-7356-8D2F-E2665AB5BB05}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="10515600" cy="4351338"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėkite, kad galėtumėte redaguoti šablono teksto stilius</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Antras lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Trečias lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Ketvirtas lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Penktas lygis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Datos vietos rezervavimo ženklas 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D9D13B1-9B8E-FE97-65BA-51C6C7C1C5FF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{445ED4F4-CF5B-4712-91FD-674328902737}" type="datetimeFigureOut">
+              <a:rPr lang="lt-LT" smtClean="0"/>
+              <a:t>2025.05.19</a:t>
+            </a:fld>
+            <a:endParaRPr lang="lt-LT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Poraštės vietos rezervavimo ženklas 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB382E38-FE44-DD1A-8474-2A68D387143B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4038600" y="6356350"/>
+            <a:ext cx="4114800" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="lt-LT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Skaidrės numerio vietos rezervavimo ženklas 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABCF3820-E77E-1619-7F49-FE4D5B9FB7EB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8610600" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{09D6DBC3-CF9F-4B0E-A450-84DB3095F572}" type="slidenum">
+              <a:rPr lang="lt-LT" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="lt-LT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3482377755"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147483661" r:id="rId1"/>
+    <p:sldLayoutId id="2147483662" r:id="rId2"/>
+    <p:sldLayoutId id="2147483663" r:id="rId3"/>
+    <p:sldLayoutId id="2147483664" r:id="rId4"/>
+    <p:sldLayoutId id="2147483665" r:id="rId5"/>
+    <p:sldLayoutId id="2147483666" r:id="rId6"/>
+  </p:sldLayoutIdLst>
+  <p:txStyles>
+    <p:titleStyle>
+      <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:buNone/>
+        <a:defRPr sz="4400" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:latin typeface="+mj-lt"/>
+          <a:ea typeface="+mj-ea"/>
+          <a:cs typeface="+mj-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2400" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr>
+        <a:defRPr lang="lt-LT"/>
+      </a:defPPr>
+      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:otherStyle>
+  </p:txStyles>
+</p:sldMaster>
+</file>
+
+<file path=ppt/slideMasters/slideMaster5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:gradFill flip="none" rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="100000">
+              <a:srgbClr val="7F73B4"/>
+            </a:gs>
+            <a:gs pos="0">
+              <a:srgbClr val="B091C3">
+                <a:alpha val="90000"/>
+              </a:srgbClr>
+            </a:gs>
+            <a:gs pos="19000">
+              <a:srgbClr val="B091C3"/>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="8100000" scaled="1"/>
+          <a:tileRect/>
+        </a:gradFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Pavadinimo vietos rezervavimo ženklas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3997DFA3-EC18-C1C1-0E24-DDC415EAB6AD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėję redaguokite stilių</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Teksto vietos rezervavimo ženklas 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4778A465-BEF1-7356-8D2F-E2665AB5BB05}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="10515600" cy="4351338"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Spustelėkite, kad galėtumėte redaguoti šablono teksto stilius</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Antras lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Trečias lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Ketvirtas lygis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Penktas lygis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Datos vietos rezervavimo ženklas 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D9D13B1-9B8E-FE97-65BA-51C6C7C1C5FF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{445ED4F4-CF5B-4712-91FD-674328902737}" type="datetimeFigureOut">
+              <a:rPr lang="lt-LT" smtClean="0"/>
+              <a:t>2025.05.19</a:t>
+            </a:fld>
+            <a:endParaRPr lang="lt-LT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Poraštės vietos rezervavimo ženklas 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB382E38-FE44-DD1A-8474-2A68D387143B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4038600" y="6356350"/>
+            <a:ext cx="4114800" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="lt-LT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Skaidrės numerio vietos rezervavimo ženklas 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABCF3820-E77E-1619-7F49-FE4D5B9FB7EB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8610600" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{09D6DBC3-CF9F-4B0E-A450-84DB3095F572}" type="slidenum">
+              <a:rPr lang="lt-LT" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="lt-LT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3968884842"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147483668" r:id="rId1"/>
+    <p:sldLayoutId id="2147483669" r:id="rId2"/>
+    <p:sldLayoutId id="2147483670" r:id="rId3"/>
+    <p:sldLayoutId id="2147483671" r:id="rId4"/>
+    <p:sldLayoutId id="2147483672" r:id="rId5"/>
+    <p:sldLayoutId id="2147483673" r:id="rId6"/>
+  </p:sldLayoutIdLst>
+  <p:txStyles>
+    <p:titleStyle>
+      <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:buNone/>
+        <a:defRPr sz="4400" b="1" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:latin typeface="+mj-lt"/>
+          <a:ea typeface="+mj-ea"/>
+          <a:cs typeface="+mj-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2400" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr>
+        <a:defRPr lang="lt-LT"/>
+      </a:defPPr>
+      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:otherStyle>
+  </p:txStyles>
+</p:sldMaster>
+</file>
+
+<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Pavadinimas 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22CB183A-454D-4D96-9668-3F5BC71B26FD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="lt-LT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="187196634"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="„Office“ tema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="„Office“ tema">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Pasirinktinis 1">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1F3864"/>
+      </a:dk2>
+      <a:lt2>
         <a:srgbClr val="FFFFFF"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="B2539E"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED3D89"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="B091C3"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8EC75B"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="DF2726"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="00B5E3"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="88D0CD"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="46B980"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Calibri">
+      <a:majorFont>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Tahoma"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Tahoma"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="4_„Office“ tema">
+  <a:themeElements>
+    <a:clrScheme name="Pasirinktinis 1">
+      <a:dk1>
+        <a:srgbClr val="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1F3864"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="B2539E"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED3D89"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="B091C3"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8EC75B"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="DF2726"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="00B5E3"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="88D0CD"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="46B980"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Calibri">
+      <a:majorFont>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Tahoma"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Tahoma"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="5_„Office“ tema">
+  <a:themeElements>
+    <a:clrScheme name="Pasirinktinis 1">
+      <a:dk1>
+        <a:srgbClr val="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1F3864"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="B2539E"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED3D89"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="B091C3"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8EC75B"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="DF2726"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="00B5E3"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="88D0CD"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="46B980"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Calibri">
+      <a:majorFont>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Tahoma"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Tahoma"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme4.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="1_„Office“ tema">
+  <a:themeElements>
+    <a:clrScheme name="Pasirinktinis 1">
+      <a:dk1>
+        <a:srgbClr val="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1F3864"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="B2539E"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED3D89"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="B091C3"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8EC75B"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="DF2726"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="00B5E3"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="88D0CD"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="46B980"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Calibri">
+      <a:majorFont>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Tahoma"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Tahoma"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme5.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="2_„Office“ tema">
+  <a:themeElements>
+    <a:clrScheme name="Pasirinktinis 1">
+      <a:dk1>
+        <a:srgbClr val="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1F3864"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="B2539E"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED3D89"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="B091C3"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8EC75B"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="DF2726"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="00B5E3"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="88D0CD"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="46B980"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Calibri">
+      <a:majorFont>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Tahoma"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Tahoma"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme6.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="„Office“ tema">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...164 lines deleted...]
-      <a:fillStyleLst>
         <a:solidFill>
-          <a:schemeClr val="phClr"/>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
-[...131 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
+  <Words>0</Words>
+  <Application>Microsoft Office PowerPoint</Application>
+  <PresentationFormat>Plačiaekranė</PresentationFormat>
+  <Paragraphs>0</Paragraphs>
+  <Slides>1</Slides>
+  <Notes>0</Notes>
+  <HiddenSlides>0</HiddenSlides>
+  <MMClips>0</MMClips>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Naudojami šriftai</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Tema</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Skaidrių pavadinimai</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="9" baseType="lpstr">
+      <vt:lpstr>Aptos</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>„Office“ tema</vt:lpstr>
+      <vt:lpstr>4_„Office“ tema</vt:lpstr>
+      <vt:lpstr>5_„Office“ tema</vt:lpstr>
+      <vt:lpstr>1_„Office“ tema</vt:lpstr>
+      <vt:lpstr>2_„Office“ tema</vt:lpstr>
+      <vt:lpstr>„PowerPoint“ pateiktis</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>WP10 Sustainability and dissemination   - Reflections on the process of submitting our first milestones and deliverables (challenges but also good practices!) - Where each package is at the moment and a timeline for reaching our next milestone and deliverable.</dc:title>
+  <dc:creator>Gina Zdanaviciene</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Gina Zdanaviciene</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>